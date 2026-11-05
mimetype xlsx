--- v0 (2026-10-16)
+++ v1 (2026-11-05)
@@ -33,51 +33,51 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t xml:space="preserve">Category: Earth &amp; Space Science </t>
   </si>
   <si>
     <t>Circuit Lab</t>
   </si>
   <si>
     <t>Core Knowledge</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Dynamic Planet</t>
   </si>
   <si>
-    <t>Elastic Launched Gliders</t>
+    <t>Elastic Launched Glider</t>
   </si>
   <si>
     <t>Build</t>
   </si>
   <si>
     <t>Meteorology</t>
   </si>
   <si>
     <t>Ping Pong Parachute</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>Rocks and Minerals</t>
   </si>
   <si>
     <t>Roller Coaster</t>
   </si>
   <si>
     <t>Solar System</t>
   </si>
   <si>
     <t>Water Quality</t>
   </si>